--- v0 (2026-08-18)
+++ v1 (2026-10-21)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Бухг2\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Бухг2\Desktop\единое меню с 01.09.2026 г\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="20" yWindow="0" windowWidth="20630" windowHeight="11760"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="C3" i="1" l="1"/>
   <c r="D3" i="1" s="1"/>
   <c r="E3" i="1" s="1"/>
   <c r="F3" i="1" s="1"/>
   <c r="G3" i="1" s="1"/>
   <c r="H3" i="1" s="1"/>
   <c r="I3" i="1" s="1"/>
   <c r="J3" i="1" s="1"/>
   <c r="K3" i="1" s="1"/>
   <c r="L3" i="1" s="1"/>
   <c r="M3" i="1" s="1"/>
@@ -578,51 +578,51 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AG17"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="96" zoomScaleNormal="96" workbookViewId="0">
-      <selection activeCell="AC19" sqref="AC19"/>
+      <selection activeCell="F21" sqref="F21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="7.81640625" customWidth="1"/>
     <col min="2" max="3" width="3.7265625" customWidth="1"/>
     <col min="4" max="4" width="3.54296875" customWidth="1"/>
     <col min="5" max="6" width="3.6328125" customWidth="1"/>
     <col min="7" max="7" width="3.81640625" customWidth="1"/>
     <col min="8" max="8" width="3.7265625" customWidth="1"/>
     <col min="9" max="9" width="3.6328125" customWidth="1"/>
     <col min="10" max="10" width="3.54296875" customWidth="1"/>
     <col min="11" max="12" width="3.7265625" customWidth="1"/>
     <col min="13" max="13" width="3.81640625" customWidth="1"/>
     <col min="14" max="14" width="3.90625" customWidth="1"/>
     <col min="15" max="15" width="3.54296875" customWidth="1"/>
     <col min="16" max="16" width="3.7265625" customWidth="1"/>
     <col min="17" max="17" width="3.81640625" customWidth="1"/>
     <col min="18" max="18" width="3.54296875" customWidth="1"/>
     <col min="19" max="19" width="3.81640625" customWidth="1"/>
     <col min="20" max="32" width="4.26953125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:33" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A1" s="1" t="s">